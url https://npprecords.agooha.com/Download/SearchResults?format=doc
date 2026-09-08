--- v0 (2026-07-24)
+++ v1 (2026-09-08)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>NPP Achievements Report</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Generated: 24 Jul 2026, 23:15</w:t>
+        <w:t>Generated: 08 Sep 2026, 02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Total achievements: 23</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="1a3a6c"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="1a3a6c"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="1a3a6c"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="1a3a6c"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="1a3a6c"/>
           </w:tcPr>